--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -84,57 +84,71 @@
             </w:pPr>
             <w:r>
               <w:t>PHƯỜNG CHÁNH HIỆP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AA621AE" w14:textId="77777777" w:rsidR="007E5B30" w:rsidRDefault="007E5B30" w:rsidP="007E5B30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="7020"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2965">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">TRƯỜNG </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>MẦM NON</w:t>
+              <w:t xml:space="preserve">MẦM </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NON</w:t>
             </w:r>
             <w:r w:rsidRPr="005F2965">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> HOA CÚC</w:t>
+              <w:t xml:space="preserve"> HOA</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F2965">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CÚC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="393B91D3" w14:textId="5D7A4340" w:rsidR="007E5B30" w:rsidRDefault="007E5B30" w:rsidP="007E5B30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="7020"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FD0F7F" wp14:editId="4C8AD904">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>927735</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>15240</wp:posOffset>
@@ -158,51 +172,51 @@
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="5A7179A3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="73.05pt,1.2pt" to="138.15pt,1.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBURoZlmgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815J9SALBcg4JmkvQ&#10;Bn18AEMtLQIkl1iylvz3XdK2XLQFiha9UHzszO7Mrrb3s3fiAJQshl6uV60UEDQONux7+fXL+3d3&#10;UqSswqAcBujlEZK83719s51iBxsc0Q1AgklC6qbYyzHn2DVN0iN4lVYYIfCjQfIq85H2zUBqYnbv&#10;mk3b3jQT0hAJNaTEt4+nR7mr/MaAzh+NSZCF6yXXlutKdX0ta7Pbqm5PKo5Wn8tQ/1CFVzZw0oXq&#10;UWUlvpH9hcpbTZjQ5JVG36AxVkPVwGrW7U9qPo8qQtXC5qS42JT+H63+cHgIL8Q2TDF1Kb5QUTEb&#10;8uXL9Ym5mnVczII5C82Xd5ub21u2VF+emisuUspPgF6UTS+dDUWG6tThOWXOxaGXED5cM9ddPjoo&#10;wS58AiPswLnWFV2HAh4ciYPidiqtIeR1aSHz1egCM9a5Bdj+GXiOL1CoA/M34AVRM2PIC9jbgPS7&#10;7Hm+lGxO8RcHTrqLBa84HGtPqjXc+arwPKVltH48V/j1X9p9BwAA//8DAFBLAwQUAAYACAAAACEA&#10;tFWRht0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU6DQBRF9yb+w+SZuDF2KFJskKFRk6YL&#10;NcbiB0yZJxCZN4QZKPXrfbrR5cm9uffkm9l2YsLBt44ULBcRCKTKmZZqBe/l9noNwgdNRneOUMEJ&#10;PWyK87NcZ8Yd6Q2nfagFj5DPtIImhD6T0lcNWu0Xrkfi7MMNVgfGoZZm0Ecet52MoyiVVrfED43u&#10;8bHB6nM/WgW77QM+rU5jnZjVrryayueXr9e1UpcX8/0diIBz+CvDjz6rQ8FOBzeS8aJjTtIlVxXE&#10;CQjO49v0BsThl2WRy//+xTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVEaGZZoBAACT&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtFWRht0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="#4579b8 [3044]"/>
+                    <v:line w14:anchorId="73EB865F" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="73.05pt,1.2pt" to="138.15pt,1.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBURoZlmgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815J9SALBcg4JmkvQ&#10;Bn18AEMtLQIkl1iylvz3XdK2XLQFiha9UHzszO7Mrrb3s3fiAJQshl6uV60UEDQONux7+fXL+3d3&#10;UqSswqAcBujlEZK83719s51iBxsc0Q1AgklC6qbYyzHn2DVN0iN4lVYYIfCjQfIq85H2zUBqYnbv&#10;mk3b3jQT0hAJNaTEt4+nR7mr/MaAzh+NSZCF6yXXlutKdX0ta7Pbqm5PKo5Wn8tQ/1CFVzZw0oXq&#10;UWUlvpH9hcpbTZjQ5JVG36AxVkPVwGrW7U9qPo8qQtXC5qS42JT+H63+cHgIL8Q2TDF1Kb5QUTEb&#10;8uXL9Ym5mnVczII5C82Xd5ub21u2VF+emisuUspPgF6UTS+dDUWG6tThOWXOxaGXED5cM9ddPjoo&#10;wS58AiPswLnWFV2HAh4ciYPidiqtIeR1aSHz1egCM9a5Bdj+GXiOL1CoA/M34AVRM2PIC9jbgPS7&#10;7Hm+lGxO8RcHTrqLBa84HGtPqjXc+arwPKVltH48V/j1X9p9BwAA//8DAFBLAwQUAAYACAAAACEA&#10;tFWRht0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU6DQBRF9yb+w+SZuDF2KFJskKFRk6YL&#10;NcbiB0yZJxCZN4QZKPXrfbrR5cm9uffkm9l2YsLBt44ULBcRCKTKmZZqBe/l9noNwgdNRneOUMEJ&#10;PWyK87NcZ8Yd6Q2nfagFj5DPtIImhD6T0lcNWu0Xrkfi7MMNVgfGoZZm0Ecet52MoyiVVrfED43u&#10;8bHB6nM/WgW77QM+rU5jnZjVrryayueXr9e1UpcX8/0diIBz+CvDjz6rQ8FOBzeS8aJjTtIlVxXE&#10;CQjO49v0BsThl2WRy//+xTcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVEaGZZoBAACT&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtFWRht0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="#4579b8 [3044]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D563108" w14:textId="4032D4A1" w:rsidR="007E5B30" w:rsidRDefault="007E5B30" w:rsidP="007E5B30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="7020"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -234,168 +248,102 @@
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="5F622E79" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="54.4pt,30pt" to="208.35pt,30pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeyxpVmwEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SVdgVR033Y1e4L&#10;ghWXD/A648aS7bHGpkn/nrHbpgiQEIgXx5c5Z+acmWzvZu/EAShZDL1cr1opIGgcbNj38uuXxzdv&#10;pUhZhUE5DNDLIyR5t3v9ajvFDjY4ohuABJOE1E2xl2POsWuapEfwKq0wQuBHg+RV5iPtm4HUxOze&#10;NZu2vW0mpCESakiJbx9Oj3JX+Y0BnT8akyAL10uuLdeV6vpS1ma3Vd2eVBytPpeh/qEKr2zgpAvV&#10;g8pKfCP7C5W3mjChySuNvkFjrIaqgdWs25/UfB5VhKqFzUlxsSn9P1r94XAfnoltmGLqUnymomI2&#10;5MuX6xNzNeu4mAVzFpov1+9ubja37Km+vDVXYKSUnwC9KJteOhuKDtWpw/uUORmHXkL4cE1dd/no&#10;oAS78AmMsENJVtF1KuDekTgo7qfSGkJelx4yX40uMGOdW4Dtn4Hn+AKFOjF/A14QNTOGvIC9DUi/&#10;y57nS8nmFH9x4KS7WPCCw7E2pVrDra8Kz2NaZuvHc4Vff6bddwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFWI3TfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtYvaEIU4FSBV&#10;PQBCNHyAGy9JRLyOYidN+XoWcYDjzI5m3+Sb2XViwiG0njQsFwoEUuVtS7WG93J7nYII0ZA1nSfU&#10;cMIAm+L8LDeZ9Ud6w2kfa8ElFDKjoYmxz6QMVYPOhIXvkfj24QdnIsuhlnYwRy53nbxRKpHOtMQf&#10;GtPjY4PV5350GnbbB3xan8Z6Zde78moqn1++XlOtLy/m+zsQEef4F4YffEaHgpkOfiQbRMdapYwe&#10;NSSKN3FgtUxuQRx+DVnk8v+C4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeyxpVmwEA&#10;AJQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBViN03&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="#4579b8 [3044]"/>
+                    <v:line w14:anchorId="65DC1444" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="54.4pt,30pt" to="208.35pt,30pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeyxpVmwEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SVdgVR033Y1e4L&#10;ghWXD/A648aS7bHGpkn/nrHbpgiQEIgXx5c5Z+acmWzvZu/EAShZDL1cr1opIGgcbNj38uuXxzdv&#10;pUhZhUE5DNDLIyR5t3v9ajvFDjY4ohuABJOE1E2xl2POsWuapEfwKq0wQuBHg+RV5iPtm4HUxOze&#10;NZu2vW0mpCESakiJbx9Oj3JX+Y0BnT8akyAL10uuLdeV6vpS1ma3Vd2eVBytPpeh/qEKr2zgpAvV&#10;g8pKfCP7C5W3mjChySuNvkFjrIaqgdWs25/UfB5VhKqFzUlxsSn9P1r94XAfnoltmGLqUnymomI2&#10;5MuX6xNzNeu4mAVzFpov1+9ubja37Km+vDVXYKSUnwC9KJteOhuKDtWpw/uUORmHXkL4cE1dd/no&#10;oAS78AmMsENJVtF1KuDekTgo7qfSGkJelx4yX40uMGOdW4Dtn4Hn+AKFOjF/A14QNTOGvIC9DUi/&#10;y57nS8nmFH9x4KS7WPCCw7E2pVrDra8Kz2NaZuvHc4Vff6bddwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFWI3TfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtYvaEIU4FSBV&#10;PQBCNHyAGy9JRLyOYidN+XoWcYDjzI5m3+Sb2XViwiG0njQsFwoEUuVtS7WG93J7nYII0ZA1nSfU&#10;cMIAm+L8LDeZ9Ud6w2kfa8ElFDKjoYmxz6QMVYPOhIXvkfj24QdnIsuhlnYwRy53nbxRKpHOtMQf&#10;GtPjY4PV5350GnbbB3xan8Z6Zde78moqn1++XlOtLy/m+zsQEef4F4YffEaHgpkOfiQbRMdapYwe&#10;NSSKN3FgtUxuQRx+DVnk8v+C4hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeyxpVmwEA&#10;AJQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBViN03&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAAPUDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="#4579b8 [3044]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="005F2965">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM Độc lập – Tự do – Hạnh phúc</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F2965">
-[...54 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="423613B1" w14:textId="0D11F57F" w:rsidR="00AF2ED2" w:rsidRPr="007E5B30" w:rsidRDefault="00AF2ED2" w:rsidP="00D065E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ĐƠN XIN NHẬP HỌC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9E5680" w14:textId="57B9FE1B" w:rsidR="00AF2ED2" w:rsidRDefault="00AA4588" w:rsidP="00052813">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Năm </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Năm học</w:t>
+      </w:r>
       <w:r w:rsidR="00AF2ED2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="007E5B30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 20</w:t>
       </w:r>
       <w:r w:rsidR="007E5B30">
@@ -457,4156 +405,1320 @@
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0CF619BE" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="210.35pt,4.35pt" to="274.7pt,4.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJiYUemgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfV9p/8Hy+zZJhVgUNeUBBC+r&#10;BcHuBxhn3FjyTWPTpH+/Y7dNV4CEQLw4vsw5M+fMZHU5WcO2gFF71/FmUXMGTvpeu03H//65+XHB&#10;WUzC9cJ4Bx3fQeSX6+/fVmNoYekHb3pARiQutmPo+JBSaKsqygGsiAsfwNGj8mhFoiNuqh7FSOzW&#10;VMu6Pq9Gj31ALyFGur3eP/J14VcKZLpTKkJipuNUWyorlvUpr9V6JdoNijBoeShDfKIKK7SjpDPV&#10;tUiCPaN+RWW1RB+9SgvpbeWV0hKKBlLT1C/UPA4iQNFC5sQw2xS/jlb+3l65eyQbxhDbGO4xq5gU&#10;2vyl+thUzNrNZsGUmKTLi+ZnszzjTB6fqhMuYEy34C3Lm44b7bIM0Yrtr5goF4UeQ+hwylx2aWcg&#10;Bxv3AIrpnnI1BV2GAq4Msq2gdgopwaUmt5D4SnSGKW3MDKzfBx7iMxTKwHwEPCNKZu/SDLbaeXwr&#10;e5qOJat9/NGBve5swZPvd6UnxRrqfFF4mNI8Wv+fC/z0L63/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;gYLexd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCF2k3lkRjzKaoUHpQ&#10;EZv+gG32mQSzb0N2k6b+ep9e9DQMM8x8+Xq2nZhw8K0jBdfLCARS5UxLtYJ9uVmkIHzQZHTnCBWc&#10;0MO6OD/LdWbckd5x2oVa8Aj5TCtoQugzKX3VoNV+6Xokzj7cYHVgO9TSDPrI47aTqyi6kVa3xA+N&#10;7vGpwepzN1oF280jPiensY5Nsi2vpvLl9estVeryYn64BxFwDn9l+MFndCiY6eBGMl50CuJVdMtV&#10;BSkL50l8F4M4/HpZ5PI/f/ENAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACYmFHpoBAACT&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgYLexd0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="#4579b8 [3044]"/>
+              <v:line w14:anchorId="4B9BD692" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="210.35pt,4.35pt" to="274.7pt,4.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJiYUemgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tO4zAQfV9p/8Hy+zZJhVgUNeUBBC+r&#10;BcHuBxhn3FjyTWPTpH+/Y7dNV4CEQLw4vsw5M+fMZHU5WcO2gFF71/FmUXMGTvpeu03H//65+XHB&#10;WUzC9cJ4Bx3fQeSX6+/fVmNoYekHb3pARiQutmPo+JBSaKsqygGsiAsfwNGj8mhFoiNuqh7FSOzW&#10;VMu6Pq9Gj31ALyFGur3eP/J14VcKZLpTKkJipuNUWyorlvUpr9V6JdoNijBoeShDfKIKK7SjpDPV&#10;tUiCPaN+RWW1RB+9SgvpbeWV0hKKBlLT1C/UPA4iQNFC5sQw2xS/jlb+3l65eyQbxhDbGO4xq5gU&#10;2vyl+thUzNrNZsGUmKTLi+ZnszzjTB6fqhMuYEy34C3Lm44b7bIM0Yrtr5goF4UeQ+hwylx2aWcg&#10;Bxv3AIrpnnI1BV2GAq4Msq2gdgopwaUmt5D4SnSGKW3MDKzfBx7iMxTKwHwEPCNKZu/SDLbaeXwr&#10;e5qOJat9/NGBve5swZPvd6UnxRrqfFF4mNI8Wv+fC/z0L63/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;gYLexd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCF2k3lkRjzKaoUHpQ&#10;EZv+gG32mQSzb0N2k6b+ep9e9DQMM8x8+Xq2nZhw8K0jBdfLCARS5UxLtYJ9uVmkIHzQZHTnCBWc&#10;0MO6OD/LdWbckd5x2oVa8Aj5TCtoQugzKX3VoNV+6Xokzj7cYHVgO9TSDPrI47aTqyi6kVa3xA+N&#10;7vGpwepzN1oF280jPiensY5Nsi2vpvLl9estVeryYn64BxFwDn9l+MFndCiY6eBGMl50CuJVdMtV&#10;BSkL50l8F4M4/HpZ5PI/f/ENAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACYmFHpoBAACT&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgYLexd0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="#4579b8 [3044]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF2ED2" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Kính</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kính gửi:</w:t>
+      </w:r>
       <w:r w:rsidR="00AF2ED2" w:rsidRPr="00065D4C">
         <w:rPr>
-          <w:sz w:val="26"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ban Giám Hiệu trường Mầm </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AF2ED2" w:rsidRPr="00065D4C">
         <w:rPr>
-          <w:sz w:val="26"/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ban </w:t>
-[...54 lines deleted...]
-      </w:r>
+        <w:t>non Hoa Cúc</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F2DC755" w14:textId="77777777" w:rsidR="00741DE1" w:rsidRPr="00065D4C" w:rsidRDefault="00741DE1" w:rsidP="00741DE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EFEA83E" w14:textId="65701A10" w:rsidR="00741DE1" w:rsidRPr="00065D4C" w:rsidRDefault="00741DE1" w:rsidP="00FA0CFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Tôi tên:</w:t>
       </w:r>
       <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t>.......</w:t>
+        <w:t xml:space="preserve"> ...............................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E6F594" w14:textId="57BFAA17" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="00741DE1" w:rsidP="00FA0CFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Là: </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cha / </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00065D4C">
+        <w:t>Cha / Mẹ / Người giám hộ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trẻ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..............................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357B29D3" w14:textId="77777777" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="001F78EF" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nay chúng tôi làm đơn này xin Ban giám hiệu trường Mầm </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Non Hoa Cúc</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho phép chúng tôi đăng ký gửi con vào học tại trường:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C69C99B" w14:textId="6EED16D0" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="00FA0CFE" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Mẹ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Họ và tên trẻ</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: ................................................................ Giới tính: ................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339B9826" w14:textId="18910DF8" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="001F78EF" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ngày, tháng, năm sinh: .................................Mã định danh: ............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E5E1E8" w14:textId="0F98FA12" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="001F78EF" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quê quán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>phường/xã, tỉnh/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>TP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.........................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="608C36C7" w14:textId="3E44A274" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="001F78EF" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nơi sinh:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>phường/xã, tỉnh/TP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>..........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62039B5B" w14:textId="78D49653" w:rsidR="0046606B" w:rsidRPr="00065D4C" w:rsidRDefault="001F78EF" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dân tộc: .........................................................Tôn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>giáo :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CFE" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E1BAF9" w14:textId="760D25E3" w:rsidR="00FA0CFE" w:rsidRPr="00065D4C" w:rsidRDefault="00FA0CFE" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Họ tên cha:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ................................................................ Năm sinh: .............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC9295C" w14:textId="75F74CF8" w:rsidR="00FA0CFE" w:rsidRPr="00065D4C" w:rsidRDefault="00FA0CFE" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Số CCCD: .............................................. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Số điện thoại</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: ......</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F697BB5" w14:textId="55BA1902" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00D065E7" w:rsidP="00FA0CFE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Nghề nghiệp: ........................................... Nơi công tác: ............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3274EE" w14:textId="6992DECA" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00D065E7" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Người</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Họ tên mẹ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ................................................................ Năm sinh: .............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BCAFA6" w14:textId="77777777" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00D065E7" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Số CCCD: .............................................. Số điện thoại: .............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAB2DF9" w14:textId="77777777" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00D065E7" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Nghề nghiệp: ........................................... Nơi công tác: ............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA65E56" w14:textId="4FAEC65B" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00065D4C">
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>giám</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nơi thường trú:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> số............................tổ.............khu...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9C2223" w14:textId="60DB70E0" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00D065E7" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Phường/xã.....................................................tỉnh/TP.....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39272FB7" w14:textId="26712DAD" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00065D4C">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>hộ</w:t>
-[...67 lines deleted...]
-        <w:t>.....</w:t>
+        <w:t>Chỗ ở hiện nay:</w:t>
       </w:r>
       <w:r w:rsidR="00D065E7" w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>...</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="357B29D3" w14:textId="77777777" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="001F78EF" w:rsidP="00FA0CFE">
+        <w:t xml:space="preserve"> số............................tổ.............khu....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5E4FA8" w14:textId="77777777" w:rsidR="00D065E7" w:rsidRDefault="00D065E7" w:rsidP="00D065E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nay </w:t>
-[...352 lines deleted...]
-    <w:p w14:paraId="4C69C99B" w14:textId="6EED16D0" w:rsidR="001F78EF" w:rsidRPr="00065D4C" w:rsidRDefault="00FA0CFE" w:rsidP="00FA0CFE">
+        <w:t>Phường/xã.....................................................tỉnh/TP.....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31983E11" w14:textId="3A0D2BB9" w:rsidR="00D776A9" w:rsidRDefault="00D776A9" w:rsidP="00D065E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00065D4C">
-[...7 lines deleted...]
-      <w:r w:rsidR="0046606B" w:rsidRPr="00065D4C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Họ</w:t>
-[...1720 lines deleted...]
-      <w:r w:rsidRPr="00B459B5">
+        <w:t xml:space="preserve">* Họ tên Chủ hộ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B518BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>hộ</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B459B5">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D776A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B459B5">
+        <w:t xml:space="preserve"> nơi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D776A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>nghèo</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B459B5">
+        <w:t xml:space="preserve"> ở hiện tại của bé)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B459B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BD8C8C" w14:textId="4EBE0487" w:rsidR="00D776A9" w:rsidRDefault="00D776A9" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>- Quan hệ của trẻ với chủ hộ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D776A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>khuyết</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>con/cháu/thuê trọ/ở nhờ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9138B6" w14:textId="77777777" w:rsidR="00D776A9" w:rsidRDefault="00D776A9" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D218CFE" w14:textId="3891E1D3" w:rsidR="00B459B5" w:rsidRPr="00065D4C" w:rsidRDefault="00B459B5" w:rsidP="00D065E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B459B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>* Đối tượng chính sách</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B459B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...139 lines deleted...]
-        <w:t>,….)</w:t>
+        <w:t>hộ nghèo, khuyết tật, mồ côi, con thương binh liệt sĩ,….)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> nếu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>nếu</w:t>
-[...24 lines deleted...]
-      </w:r>
+        <w:t>có :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B459B5">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>...............................................................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5757892A" w14:textId="707BC798" w:rsidR="00065D4C" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...54 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>* Đăng ký lớp:</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">   ☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nhà trẻ (25–36 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tháng)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...101 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Mầm (3–4 tuổi)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391E43FA" w14:textId="6225F502" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">   ☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chồi (4–5 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tuổi)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Lá (5–6 tuổi)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE38309" w14:textId="5139E7DC" w:rsidR="00065D4C" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...59 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>* Tôi xin cam kết:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED97DB3" w14:textId="527DA729" w:rsidR="00065D4C" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cung </w:t>
-[...127 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Cung cấp đầy đủ hồ sơ theo quy định.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B7F80B" w14:textId="7DA9C702" w:rsidR="00065D4C" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="425"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...173 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Chấp hành nghiêm túc nội quy, quy chế của nhà trường.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBFCAFD" w14:textId="77777777" w:rsidR="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="425"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...237 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Phối hợp cùng nhà trường trong việc chăm sóc, nuôi dưỡng và giáo dục trẻ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227B2513" w14:textId="5747E9AE" w:rsidR="00D065E7" w:rsidRPr="00065D4C" w:rsidRDefault="00065D4C" w:rsidP="00065D4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="425"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00065D4C">
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Kính mong Ban Giám hiệu xem xét, tạo điều kiện cho con tôi được nhập học tại trường.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...315 lines deleted...]
-        <w:t>!</w:t>
+      <w:r w:rsidRPr="00065D4C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Xin trân trọng cảm ơn!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCCB08F" w14:textId="754D4789" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00D065E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69CBA85F" wp14:editId="0D43898D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -4638,215 +1750,134 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="04EEDB4F" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00DC2752">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t>Ngày</w:t>
+                              <w:t>Ngày…</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>…</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DC2752">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">.. </w:t>
+                              <w:t>..</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00DC2752">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t>tháng</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> …</w:t>
+                              <w:t xml:space="preserve"> tháng …</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>…..</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DC2752">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">. </w:t>
+                              <w:t>. năm</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00043D56">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>…</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00043D56">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>..</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5A6007DE" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t>Phụ</w:t>
+                              <w:t>Phụ huynh ký tên</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...53 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                           <w:p w14:paraId="311AA2E5" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="65E7FD76" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="0FF382A5" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
@@ -4868,281 +1899,175 @@
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="501FF047" w14:textId="77777777" w:rsidR="00B83668" w:rsidRPr="000B4334" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="7451A9F5" w14:textId="77777777" w:rsidR="00B83668" w:rsidRPr="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                             <w:pPr>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00B83668">
                               <w:rPr>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t>Họ</w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> …………………………</w:t>
+                              <w:t>Họ tên …………………………</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="69CBA85F" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:232.65pt;margin-top:6.6pt;width:211.4pt;height:159.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArYObwWQIAAAgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC81/IraWpEDgwHLgoY&#10;SZCkyJmmyFgoxWWXtCX367ukZDlIjR6KXiiSO/sazur6pqkM2yv0JdicjwZDzpSVUJT2Neffn1ef&#10;rjjzQdhCGLAq5wfl+c3844fr2s3UGLZgCoWMglg/q13OtyG4WZZ5uVWV8ANwypJRA1Yi0BFfswJF&#10;TdErk42Hw8usBiwcglTe0+1ta+TzFF9rJcO91l4FZnJOtYW0Ylo3cc3m12L2isJtS9mVIf6hikqU&#10;lpL2oW5FEGyH5R+hqlIieNBhIKHKQOtSqtQDdTMavuvmaSucSr0QOd71NPn/F1be7Z/cAxINtfMz&#10;T9vYRaOxil+qjzWJrENPlmoCk3Q5vryaXk2mnEmyjYfjyeRiGunMTu4OffiqoGJxk3Ok10gkif3a&#10;hxZ6hMRsxsbVwqo0prXGm+xUWNqFg1Et+lFpVhaxlBQ1aUYtDbK9oNcufoy6cowlZHTRFLh3Gp1z&#10;MuHo1GGjm0o66h2H5xxP2Xp0ygg29I5VaQH/7qxb/LHrttfYdmg2TfdIGygOD8gQWjF7J1cl8bsW&#10;PjwIJPWSzmkiwz0t2kCdc+h2nG0Bf527j3gSFVk5q2kacu5/7gQqzsw3S3L7MppO4/ikw/Ti85gO&#10;+NayeWuxu2oJ9AQjmn0n0zbigzluNUL1QoO7iFnJJKyk3DmXAY+HZWinlEZfqsUiwWhknAhr++Rk&#10;DB4Jjvp5bl4Euk5kgfR5B8fJEbN3Wmux0dPCYhdAl0mIkeKW1456Grck5e7XEOf57TmhTj+w+W8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBttI7O3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMw&#10;EEX3SNzBGiR21EkDxQpxKgTqAqlSReEATjwkEfE42G4abs+wguXoP/3/ptoubhQzhjh40pCvMhBI&#10;rbcDdRre33Y3CkRMhqwZPaGGb4ywrS8vKlNaf6ZXnI+pE1xCsTQa+pSmUsrY9uhMXPkJibMPH5xJ&#10;fIZO2mDOXO5Guc6yjXRmIF7ozYRPPbafx5PTcLBf+f3ztAuza17m/d61h+Ci1tdXy+MDiIRL+oPh&#10;V5/VoWanxp/IRjFquN3cFYxyUKxBMKCUykE0GooiVyDrSv5/of4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAK2Dm8FkCAAAIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAbbSOzt4AAAAKAQAADwAAAAAAAAAAAAAAAACzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="04EEDB4F" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00DC2752">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t>Ngày</w:t>
+                        <w:t>Ngày…</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>…</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DC2752">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">.. </w:t>
+                        <w:t>..</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00DC2752">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t>tháng</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> …</w:t>
+                        <w:t xml:space="preserve"> tháng …</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>…..</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DC2752">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">. </w:t>
+                        <w:t>. năm</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00043D56">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>…</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00043D56">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>..</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5A6007DE" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t>Phụ</w:t>
+                        <w:t>Phụ huynh ký tên</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...53 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                     <w:p w14:paraId="311AA2E5" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="65E7FD76" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="0FF382A5" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
@@ -5164,81 +2089,56 @@
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="501FF047" w14:textId="77777777" w:rsidR="00B83668" w:rsidRPr="000B4334" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7451A9F5" w14:textId="77777777" w:rsidR="00B83668" w:rsidRPr="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
                       <w:pPr>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00B83668">
                         <w:rPr>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t>Họ</w:t>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> …………………………</w:t>
+                        <w:t>Họ tên …………………………</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="169E2FEC" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DA13FA2" w14:textId="77777777" w:rsidR="00B83668" w:rsidRDefault="00B83668" w:rsidP="00B83668">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:rPr>
@@ -5615,89 +2515,93 @@
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="319307223">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1278608647">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF2ED2"/>
     <w:rsid w:val="00043D56"/>
     <w:rsid w:val="00052813"/>
     <w:rsid w:val="00065D4C"/>
     <w:rsid w:val="000B4334"/>
     <w:rsid w:val="00161912"/>
     <w:rsid w:val="001F78EF"/>
     <w:rsid w:val="00215D12"/>
     <w:rsid w:val="002C3A13"/>
     <w:rsid w:val="0046606B"/>
     <w:rsid w:val="0063310A"/>
     <w:rsid w:val="00741DE1"/>
     <w:rsid w:val="007E5B30"/>
     <w:rsid w:val="00825666"/>
     <w:rsid w:val="008C1164"/>
     <w:rsid w:val="009736DC"/>
     <w:rsid w:val="00A13888"/>
     <w:rsid w:val="00A351A7"/>
     <w:rsid w:val="00AA4588"/>
     <w:rsid w:val="00AF2ED2"/>
     <w:rsid w:val="00B459B5"/>
+    <w:rsid w:val="00B518BD"/>
     <w:rsid w:val="00B55C19"/>
     <w:rsid w:val="00B83668"/>
+    <w:rsid w:val="00BA6B58"/>
     <w:rsid w:val="00BC0296"/>
     <w:rsid w:val="00BC20E3"/>
     <w:rsid w:val="00BD0F53"/>
     <w:rsid w:val="00BE5B3D"/>
+    <w:rsid w:val="00C05A42"/>
     <w:rsid w:val="00D065E7"/>
+    <w:rsid w:val="00D776A9"/>
     <w:rsid w:val="00DC2752"/>
     <w:rsid w:val="00EB3574"/>
     <w:rsid w:val="00FA0CFE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -6503,70 +3407,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>461</Words>
-  <Characters>2631</Characters>
+  <Words>494</Words>
+  <Characters>2816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NTT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3086</CharactersWithSpaces>
+  <CharactersWithSpaces>3304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>